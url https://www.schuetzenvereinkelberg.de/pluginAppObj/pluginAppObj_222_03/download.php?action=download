--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -1902,61 +1902,61 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00626AFD">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1338F316" w14:textId="77777777" w:rsidR="00BF2FC3" w:rsidRDefault="00BF2FC3" w:rsidP="00CD141D">
+    <w:p w14:paraId="5BD76DAD" w14:textId="77777777" w:rsidR="00700AAB" w:rsidRDefault="00700AAB" w:rsidP="00CD141D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F620137" w14:textId="77777777" w:rsidR="00BF2FC3" w:rsidRDefault="00BF2FC3" w:rsidP="00CD141D">
+    <w:p w14:paraId="371BB3A2" w14:textId="77777777" w:rsidR="00700AAB" w:rsidRDefault="00700AAB" w:rsidP="00CD141D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1991,139 +1991,192 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73120E8E" w14:textId="77777777" w:rsidR="006D4DCB" w:rsidRDefault="006D4DCB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F613253" w14:textId="5B978131" w:rsidR="00CD141D" w:rsidRPr="006D4DCB" w:rsidRDefault="006D4DCB" w:rsidP="006D4DCB">
+  <w:p w14:paraId="1D3B57DD" w14:textId="77777777" w:rsidR="00380317" w:rsidRDefault="00380317" w:rsidP="00380317">
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Präses: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Klaus Kohnz</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Kirchstr. 2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>53520 Müllenbach</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>;</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Brudermeister: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Sven Rösener, Im alten Garten 1a, 53539 Köttelbach</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008972C6">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6F613253" w14:textId="2FCA00B4" w:rsidR="00CD141D" w:rsidRPr="00380317" w:rsidRDefault="00380317" w:rsidP="00380317">
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="008972C6">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Präses: </w:t>
+      <w:t>2. Brudermeister:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00884BE5">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Klaus Kohnz</w:t>
-[...41 lines deleted...]
-      <w:t>Dr. h. c. Jürgen Schäfer</w:t>
+      <w:t xml:space="preserve"> Dr. h. c. Jürgen Schäfer</w:t>
     </w:r>
     <w:r w:rsidRPr="008972C6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Bonner Str. 9,</w:t>
     </w:r>
     <w:r w:rsidRPr="008972C6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 53539 Kelberg; </w:t>
+      <w:t xml:space="preserve"> 53539 Kelberg</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">2. Brudermeister: Sven Rösener, Im alten Garten 1a, 53539 Köttelbach; </w:t>
+      <w:t xml:space="preserve">; </w:t>
     </w:r>
     <w:r w:rsidRPr="008972C6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Geschäftsführer</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>in</w:t>
     </w:r>
     <w:r w:rsidRPr="008972C6">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -2154,61 +2207,61 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Axel Bühning, Johann-Eisvogel-Str. 1, 53520 Müllenbach</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D1ADC35" w14:textId="77777777" w:rsidR="006D4DCB" w:rsidRDefault="006D4DCB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EB2DF4D" w14:textId="77777777" w:rsidR="00BF2FC3" w:rsidRDefault="00BF2FC3" w:rsidP="00CD141D">
+    <w:p w14:paraId="7282BDFC" w14:textId="77777777" w:rsidR="00700AAB" w:rsidRDefault="00700AAB" w:rsidP="00CD141D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09726665" w14:textId="77777777" w:rsidR="00BF2FC3" w:rsidRDefault="00BF2FC3" w:rsidP="00CD141D">
+    <w:p w14:paraId="7787EA63" w14:textId="77777777" w:rsidR="00700AAB" w:rsidRDefault="00700AAB" w:rsidP="00CD141D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42048DCA" w14:textId="77777777" w:rsidR="006D4DCB" w:rsidRDefault="006D4DCB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46024900" w14:textId="77777777" w:rsidR="006D4DCB" w:rsidRDefault="006D4DCB">
     <w:pPr>
@@ -2482,86 +2535,89 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003516D8"/>
     <w:rsid w:val="00001687"/>
     <w:rsid w:val="00014A82"/>
     <w:rsid w:val="00073909"/>
     <w:rsid w:val="0008339D"/>
     <w:rsid w:val="000B315B"/>
     <w:rsid w:val="0010551F"/>
     <w:rsid w:val="00111504"/>
     <w:rsid w:val="0012200D"/>
     <w:rsid w:val="00137899"/>
     <w:rsid w:val="00137D40"/>
     <w:rsid w:val="001B5AE0"/>
     <w:rsid w:val="00263B5F"/>
     <w:rsid w:val="002A1E37"/>
     <w:rsid w:val="003516D8"/>
+    <w:rsid w:val="00380317"/>
     <w:rsid w:val="003871D5"/>
     <w:rsid w:val="003A6D41"/>
     <w:rsid w:val="003E6748"/>
     <w:rsid w:val="00415A89"/>
     <w:rsid w:val="00445306"/>
     <w:rsid w:val="00446FD1"/>
     <w:rsid w:val="00467E2A"/>
     <w:rsid w:val="0047519F"/>
     <w:rsid w:val="0048728C"/>
     <w:rsid w:val="004F749A"/>
     <w:rsid w:val="0059252E"/>
     <w:rsid w:val="00626AFD"/>
     <w:rsid w:val="00643CEF"/>
     <w:rsid w:val="006476D1"/>
     <w:rsid w:val="006D4DCB"/>
+    <w:rsid w:val="00700AAB"/>
     <w:rsid w:val="00741DF7"/>
     <w:rsid w:val="007624B6"/>
     <w:rsid w:val="007A3926"/>
     <w:rsid w:val="008023F3"/>
     <w:rsid w:val="008330BA"/>
     <w:rsid w:val="00841ABB"/>
     <w:rsid w:val="008972C6"/>
     <w:rsid w:val="008D2938"/>
     <w:rsid w:val="0092605B"/>
     <w:rsid w:val="00960048"/>
     <w:rsid w:val="009B53A4"/>
     <w:rsid w:val="009C5E5C"/>
     <w:rsid w:val="00AC5862"/>
     <w:rsid w:val="00BF2FC3"/>
     <w:rsid w:val="00C10AE4"/>
     <w:rsid w:val="00C34B8A"/>
     <w:rsid w:val="00C368F8"/>
     <w:rsid w:val="00CD141D"/>
     <w:rsid w:val="00CD3455"/>
     <w:rsid w:val="00D576EE"/>
     <w:rsid w:val="00DF563D"/>
+    <w:rsid w:val="00EB6FEB"/>
     <w:rsid w:val="00F06C51"/>
     <w:rsid w:val="00F07DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3391,70 +3447,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>452</Words>
-  <Characters>3475</Characters>
+  <Words>567</Words>
+  <Characters>3577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3903</CharactersWithSpaces>
+  <CharactersWithSpaces>4136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Manfred Blesinger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>